--- v0 (2026-05-12)
+++ v1 (2026-10-03)
@@ -1,65 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="0052EC8C">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6ED6F925">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>《江苏省实施〈古树名木保护条例〉</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D30E6A0">
       <w:pPr>
         <w:pStyle w:val="7"/>
         <w:jc w:val="center"/>
@@ -176,51 +173,72 @@
         <w:ind w:firstLine="480" w:firstLineChars="150"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正楷体_GBK" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一是贯彻落实国家战略部署与国务院行政法规的必然要求。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>古树名木是极其珍贵的自然历史遗产，具有重要的历史、文化、生态等价值，习总书记高度重视古树名木保护，多次作出重要指示批示，强调要把古树名木保护好，把中华优秀传统文化传承好，为做好古树名木保护工作提出了根本遵循。2025年1月，国务院</w:t>
+        <w:t>古树名木是极其珍贵的自然历史遗产，具有重要的历史、文化、生态等价值，习</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>近平</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>总书记高度重视古树名木保护，多次作出重要指示批示，强调要把古树名木保护好，把中华优秀传统文化传承好，为做好古树名木保护工作提出了根本遵循。2025年1月，国务院</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>出台</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>《古树名木保护条例》，标志着古树名木保护工作进入了法治化、规范化的新阶段，为</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="方正仿宋_GBK" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -1017,114 +1035,133 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
+    <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="仿宋">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋_GBK">
+    <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="微软雅黑">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正仿宋_GBK">
+    <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正黑体_GBK">
+    <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正楷体_GBK">
+    <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="6CC6D40B">
     <w:pPr>
       <w:pStyle w:val="3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
@@ -1239,155 +1276,153 @@
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="6400B00F">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
-  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:zoom w:percent="154"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
-  <w:trackRevisions w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="BFE5A6FE"/>
     <w:rsid w:val="00097F80"/>
     <w:rsid w:val="000A4287"/>
     <w:rsid w:val="000B5A9C"/>
     <w:rsid w:val="003A5301"/>
     <w:rsid w:val="0072441D"/>
     <w:rsid w:val="00C2138B"/>
     <w:rsid w:val="00D921C0"/>
     <w:rsid w:val="00E00D8E"/>
     <w:rsid w:val="00E50A72"/>
     <w:rsid w:val="00F34908"/>
     <w:rsid w:val="018838D1"/>
     <w:rsid w:val="03B63DD9"/>
     <w:rsid w:val="05325BBE"/>
     <w:rsid w:val="0BDE0CED"/>
     <w:rsid w:val="0E10224D"/>
     <w:rsid w:val="0E4B23A3"/>
     <w:rsid w:val="13A22600"/>
     <w:rsid w:val="18610981"/>
     <w:rsid w:val="233A0AA7"/>
     <w:rsid w:val="26B81A00"/>
     <w:rsid w:val="304940D8"/>
     <w:rsid w:val="315C7E3B"/>
     <w:rsid w:val="378575D7"/>
     <w:rsid w:val="3905525C"/>
     <w:rsid w:val="3B5D60F4"/>
     <w:rsid w:val="3C463BC1"/>
+    <w:rsid w:val="3C8700A1"/>
     <w:rsid w:val="3D08531B"/>
     <w:rsid w:val="3E194BC1"/>
+    <w:rsid w:val="3F8F2C49"/>
     <w:rsid w:val="40836B9E"/>
     <w:rsid w:val="43AF44D7"/>
     <w:rsid w:val="443B60A8"/>
     <w:rsid w:val="44A60AC3"/>
     <w:rsid w:val="4C0D64AA"/>
     <w:rsid w:val="5048347E"/>
+    <w:rsid w:val="51072E77"/>
     <w:rsid w:val="5A2F1CE1"/>
     <w:rsid w:val="5BBB382C"/>
+    <w:rsid w:val="5D9D5C2D"/>
     <w:rsid w:val="5EEB250F"/>
     <w:rsid w:val="5FCEC721"/>
     <w:rsid w:val="63AD48C7"/>
+    <w:rsid w:val="650875E3"/>
     <w:rsid w:val="66A852F5"/>
     <w:rsid w:val="6A617C95"/>
     <w:rsid w:val="6ABFE269"/>
     <w:rsid w:val="6BFF573D"/>
     <w:rsid w:val="6F4502DF"/>
     <w:rsid w:val="706C553B"/>
     <w:rsid w:val="708A15C7"/>
     <w:rsid w:val="71626616"/>
     <w:rsid w:val="71D06542"/>
     <w:rsid w:val="79BB5AB3"/>
     <w:rsid w:val="7F010D83"/>
     <w:rsid w:val="95FF2D85"/>
     <w:rsid w:val="BFE5A6FE"/>
     <w:rsid w:val="FC5F10FF"/>
     <w:rsid w:val="FFEA56FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <mc:AlternateContent>
-[...3 lines deleted...]
-  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -1709,63 +1744,64 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
     <w:name w:val="null5"/>
     <w:hidden/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="8">
     <w:name w:val="批注框文本 Char"/>
     <w:basedOn w:val="6"/>
     <w:link w:val="2"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -1975,97 +2011,83 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>7</Pages>
-  <Words>3846</Words>
-  <Characters>3872</Characters>
+  <Words>3848</Words>
+  <Characters>3874</Characters>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3872</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.25865_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3874</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.19302_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>icou</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>9B5ECFE9DD454629BB29B58878C30416_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.25865</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.19302</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiNDJiNzdjMTM2NWJhNTYxYzc4YTEzMTE2YjlhY2FkYWIiLCJ1c2VySWQiOiI0MTU5ODMzNzEifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiYzY0MmY5ZGU2YzAwMjM5ZmIzY2U0Zjk5Y2M5NWFkODEifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>